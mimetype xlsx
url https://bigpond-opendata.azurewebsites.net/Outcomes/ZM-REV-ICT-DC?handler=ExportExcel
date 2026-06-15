--- v0 (2026-04-05)
+++ v1 (2026-06-15)
@@ -1,131 +1,131 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8684ca4db34944c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f11de6ca68d447193915a097fdb4f50.psmdcp" Id="Ra6d029f811594aca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R177a9c61f7a04a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4dc4775b49384457a0e642096f856351.psmdcp" Id="R5a70a47eb860419d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Outcome Detail" sheetId="1" r:id="rId2"/>
     <x:sheet name="Metadata" sheetId="2" r:id="rId3"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Outcome Detail — ICT Sector Revenue - Data Centre (ZMW/million)</x:t>
   </x:si>
   <x:si>
     <x:t>Navigator — Delivery Intelligence Platform</x:t>
   </x:si>
   <x:si>
     <x:t>Item Code: ZM-REV-ICT-DC</x:t>
   </x:si>
   <x:si>
     <x:t>Periodicity: Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Baseline: 72.51</x:t>
   </x:si>
   <x:si>
     <x:t>Baseline Date: Dec 2023</x:t>
   </x:si>
   <x:si>
-    <x:t>Generated: 05 Apr 2026 17:30 UTC</x:t>
+    <x:t>Generated: 15 Jun 2026 08:09 UTC</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>Period</x:t>
   </x:si>
   <x:si>
     <x:t>Value</x:t>
   </x:si>
   <x:si>
     <x:t>Source</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Closed</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>MOTS</x:t>
   </x:si>
   <x:si>
     <x:t>Property</x:t>
   </x:si>
   <x:si>
     <x:t>PageKey</x:t>
   </x:si>
   <x:si>
     <x:t>Outcomes.Detail</x:t>
   </x:si>
   <x:si>
     <x:t>Route</x:t>
   </x:si>
   <x:si>
     <x:t>/Outcomes/ZM-REV-ICT-DC</x:t>
   </x:si>
   <x:si>
     <x:t>GeneratedAtUtc</x:t>
   </x:si>
   <x:si>
-    <x:t>2026-04-05T17:30:58.1051516Z</x:t>
+    <x:t>2026-06-15T08:09:16.2982007Z</x:t>
   </x:si>
   <x:si>
     <x:t>GeneratedBy</x:t>
   </x:si>
   <x:si>
     <x:t>Anonymous</x:t>
   </x:si>
   <x:si>
     <x:t>ItemCode</x:t>
   </x:si>
   <x:si>
     <x:t>ZM-REV-ICT-DC</x:t>
   </x:si>
   <x:si>
     <x:t>ItemName</x:t>
   </x:si>
   <x:si>
     <x:t>ICT Sector Revenue - Data Centre (ZMW/million)</x:t>
   </x:si>
   <x:si>
     <x:t>Periodicity</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>